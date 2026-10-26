--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -87,104 +87,91 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> propagowania aktywnego uczestnictwa w kulturze. Pobudzając do refleksji, zachęca do poszukiwań nowych obszarów twórczej aktywności oraz poszerzania  horyzontów artystycznych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3301C3" w14:textId="77777777" w:rsidR="00ED5375" w:rsidRDefault="00ED5375" w:rsidP="006438E0"/>
     <w:p w14:paraId="58D79957" w14:textId="77777777" w:rsidR="00ED5375" w:rsidRDefault="00ED5375" w:rsidP="006438E0">
       <w:r>
         <w:t>ORGANIZATOR:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62227B97" w14:textId="77777777" w:rsidR="00ED5375" w:rsidRDefault="00ED5375" w:rsidP="006438E0">
       <w:r>
         <w:t>Centrum Kultury i Sztuki w Koninie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7713A28D" w14:textId="77777777" w:rsidR="00664D5E" w:rsidRDefault="00664D5E" w:rsidP="006438E0"/>
     <w:p w14:paraId="046CA7CB" w14:textId="0CC8312F" w:rsidR="00ED5375" w:rsidRPr="00A8572D" w:rsidRDefault="00ED5375" w:rsidP="006438E0">
       <w:r>
         <w:t xml:space="preserve">WYSTAWA </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8572D">
         <w:t>PODSUMOWUJĄCA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576DCE57" w14:textId="77777777" w:rsidR="00ED5375" w:rsidRDefault="00EA079F" w:rsidP="006438E0">
+    <w:p w14:paraId="576DCE57" w14:textId="5BBD35FC" w:rsidR="00ED5375" w:rsidRDefault="00EA079F" w:rsidP="006438E0">
       <w:r w:rsidRPr="00A8572D">
         <w:t xml:space="preserve">otwarcie i rozdanie nagród - </w:t>
       </w:r>
       <w:r w:rsidR="004468D0" w:rsidRPr="00A8572D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8572D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> grudnia </w:t>
       </w:r>
       <w:r w:rsidR="004468D0" w:rsidRPr="00A8572D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00F9548F" w:rsidRPr="00A8572D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8572D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>, godzina 17:00</w:t>
       </w:r>
       <w:r w:rsidR="0055736B" w:rsidRPr="00A8572D">
         <w:t xml:space="preserve"> | czynna do </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="004468D0" w:rsidRPr="00A8572D">
-        <w:t>23</w:t>
-[...14 lines deleted...]
-        <w:t>/10 stycznia 2027</w:t>
+        <w:t>10 stycznia 2027</w:t>
       </w:r>
       <w:r w:rsidR="000D5200" w:rsidRPr="00A8572D">
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A91D745" w14:textId="77777777" w:rsidR="00ED5375" w:rsidRDefault="00ED5375" w:rsidP="006438E0"/>
     <w:p w14:paraId="37FC289D" w14:textId="77777777" w:rsidR="00ED5375" w:rsidRDefault="00ED5375" w:rsidP="006438E0">
       <w:r>
         <w:t>MIEJSCE:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FAEF1DD" w14:textId="587E84F5" w:rsidR="00ED5375" w:rsidRDefault="004468D0" w:rsidP="006438E0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Centrum Kultury i Sztuki</w:t>
       </w:r>
       <w:r w:rsidR="00CC2614">
         <w:rPr>
@@ -617,112 +604,103 @@
         </w:rPr>
         <w:t>dokonać</w:t>
       </w:r>
       <w:r w:rsidR="00DA25F3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> opłaty za udział w wysokości 20</w:t>
       </w:r>
       <w:r w:rsidR="004F5992" w:rsidRPr="00B57894">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005079FD" w:rsidRPr="00B57894">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>zł.</w:t>
       </w:r>
       <w:r w:rsidR="005079FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F6D0E9" w14:textId="7E4F7E0B" w:rsidR="00B57894" w:rsidRDefault="005079FD" w:rsidP="006438E0">
+    <w:p w14:paraId="30F6D0E9" w14:textId="748A9D7F" w:rsidR="00B57894" w:rsidRDefault="005079FD" w:rsidP="006438E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opłaty można dokonać przelewem online przez </w:t>
       </w:r>
       <w:r w:rsidR="00664D5E">
         <w:t>wspomnianą</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stronę lub tradycyjnym przelewem na k</w:t>
       </w:r>
       <w:r w:rsidR="00ED5375">
         <w:t>onto Santander Bank Polska S. A. 1</w:t>
       </w:r>
       <w:r w:rsidR="00EA079F">
         <w:t xml:space="preserve">7 1090 1199 0000 0000 1900 2776 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">lub w kasie CKiS przy </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>ul. Okólnej 47a</w:t>
       </w:r>
       <w:r w:rsidR="00A8572D">
         <w:t xml:space="preserve"> (pn.-pt., w </w:t>
       </w:r>
       <w:r w:rsidR="00B57894">
         <w:t xml:space="preserve">godz. </w:t>
       </w:r>
       <w:r w:rsidR="00A8572D">
         <w:t xml:space="preserve">od </w:t>
       </w:r>
       <w:r w:rsidR="00B57894">
         <w:t>10:00 do 14:00)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. W razie problemów z rejestracją </w:t>
       </w:r>
       <w:r w:rsidR="00C02627">
         <w:t xml:space="preserve"> można </w:t>
       </w:r>
       <w:r w:rsidR="00B57894">
         <w:t xml:space="preserve">się </w:t>
       </w:r>
-      <w:r w:rsidR="00C02627">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Tarczewskiej </w:t>
+      <w:r w:rsidR="00A10322">
+        <w:t xml:space="preserve">zgłaszać do pracowników działu księgowości </w:t>
       </w:r>
       <w:r w:rsidR="00C02627">
         <w:t xml:space="preserve">- nr tel. </w:t>
       </w:r>
       <w:r w:rsidR="00A8572D">
         <w:t xml:space="preserve">63 243 63 50/51 (pn.-pt., w </w:t>
       </w:r>
       <w:r w:rsidR="00B57894">
         <w:t xml:space="preserve">godz. 9:00 do 15:30) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B94CFF" w14:textId="00EDB4D0" w:rsidR="00ED5375" w:rsidRDefault="00ED5375" w:rsidP="006438E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">W tytule przelewu </w:t>
       </w:r>
       <w:r w:rsidR="005079FD">
         <w:t xml:space="preserve">tradycyjnego </w:t>
       </w:r>
@@ -1157,108 +1135,105 @@
       <w:r w:rsidRPr="00A8572D">
         <w:t xml:space="preserve">Na podsumowanie Przeglądu wydany zostanie katalog, w którym zamieszczone zostaną nagrodzone prace oraz </w:t>
       </w:r>
       <w:r w:rsidR="001327C7" w:rsidRPr="00A8572D">
         <w:t xml:space="preserve">imiona i </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8572D">
         <w:t>nazwiska osób zakwalifikowanych do wystawy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063CBDD0" w14:textId="77777777" w:rsidR="00ED5375" w:rsidRPr="00EA079F" w:rsidRDefault="00ED5375" w:rsidP="009A36EC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8572D">
         <w:t>W przypadku złożenia nieprawdziwego oświadczenia w karcie zgłoszenia, Organizator jest uprawniony do dyskwalifikacji zgłoszonej pracy, a w razie</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA079F">
         <w:t xml:space="preserve"> gdy doszło do przyznania nagrody/wyróżnienia – do ich odebrania lub żądania zwrotu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634A80B2" w14:textId="77777777" w:rsidR="00614BE6" w:rsidRDefault="00614BE6" w:rsidP="009A36EC">
+    <w:p w14:paraId="3C3805FB" w14:textId="0C262139" w:rsidR="00ED5375" w:rsidRDefault="00614BE6" w:rsidP="006438E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA079F">
         <w:t>Organizator nie ponosi odpowiedzialności za naruszenie praw autorskich przez osoby zgłaszające prace w ramach konkursu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3805FB" w14:textId="77777777" w:rsidR="00ED5375" w:rsidRDefault="00ED5375" w:rsidP="006438E0"/>
     <w:p w14:paraId="4C4A3571" w14:textId="77777777" w:rsidR="00ED5375" w:rsidRDefault="00ED5375" w:rsidP="006438E0">
       <w:r>
         <w:t>Serdecznie zapraszamy do udziału.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F0FFEC" w14:textId="622A185F" w:rsidR="008272CF" w:rsidRDefault="008272CF" w:rsidP="008272CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Informacji udziela:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Renata Rudowicz /specjalista </w:t>
       </w:r>
       <w:r w:rsidR="00CA355B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">ds. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>programowych  CKiS w Koninie/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1996F2B4" w14:textId="77777777" w:rsidR="008272CF" w:rsidRPr="00F9548F" w:rsidRDefault="008272CF" w:rsidP="008272CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-PH" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3002,51 +2977,50 @@
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFB4E20" w14:textId="77777777" w:rsidR="009A36EC" w:rsidRDefault="009A36EC" w:rsidP="009A36EC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF0CD28" w14:textId="77777777" w:rsidR="00B124E6" w:rsidRDefault="00B124E6" w:rsidP="00B124E6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB75C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Informujemy, iż Centrum Kultury i Sztuki w Koninie jest administratorem Państwa danych osobowych. Jeżeli chcecie Państwo zapoznać się ze sposobem ich przetwarzania lub go zmienić, możecie to zrobić wchodząc na stronę www.ckis.konin.pl i klikając linki </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="005C0734">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.ckis.konin.pl/zasady-przetwarzania-danych-osobowych-2021/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CFB65D4" w14:textId="77777777" w:rsidR="00B124E6" w:rsidRPr="00EB75C6" w:rsidRDefault="00B124E6" w:rsidP="00B124E6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="137E37E1" w14:textId="77777777" w:rsidR="009A36EC" w:rsidRDefault="009A36EC" w:rsidP="009A36EC">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4187,65 +4161,67 @@
     <w:rsid w:val="003E73BF"/>
     <w:rsid w:val="004468D0"/>
     <w:rsid w:val="00451CBE"/>
     <w:rsid w:val="00472AC9"/>
     <w:rsid w:val="004E6FD3"/>
     <w:rsid w:val="004F5992"/>
     <w:rsid w:val="005079FD"/>
     <w:rsid w:val="0053207C"/>
     <w:rsid w:val="00537EED"/>
     <w:rsid w:val="0055736B"/>
     <w:rsid w:val="00614BE6"/>
     <w:rsid w:val="006438E0"/>
     <w:rsid w:val="00664D5E"/>
     <w:rsid w:val="00673ECD"/>
     <w:rsid w:val="006770A2"/>
     <w:rsid w:val="006C1F32"/>
     <w:rsid w:val="00764622"/>
     <w:rsid w:val="008272CF"/>
     <w:rsid w:val="00836CEF"/>
     <w:rsid w:val="008A4900"/>
     <w:rsid w:val="00943C16"/>
     <w:rsid w:val="009466D2"/>
     <w:rsid w:val="009908FA"/>
     <w:rsid w:val="009A36EC"/>
     <w:rsid w:val="00A02777"/>
+    <w:rsid w:val="00A10322"/>
     <w:rsid w:val="00A8572D"/>
     <w:rsid w:val="00AB2694"/>
     <w:rsid w:val="00AF52A1"/>
     <w:rsid w:val="00B12404"/>
     <w:rsid w:val="00B124E6"/>
     <w:rsid w:val="00B57894"/>
     <w:rsid w:val="00BC7AE1"/>
     <w:rsid w:val="00BD6023"/>
     <w:rsid w:val="00C02627"/>
     <w:rsid w:val="00C46A09"/>
     <w:rsid w:val="00CA17F9"/>
     <w:rsid w:val="00CA355B"/>
     <w:rsid w:val="00CC2614"/>
     <w:rsid w:val="00CC48D6"/>
     <w:rsid w:val="00CF2FC5"/>
+    <w:rsid w:val="00D920AE"/>
     <w:rsid w:val="00DA25F3"/>
     <w:rsid w:val="00DB4B0A"/>
     <w:rsid w:val="00DC5BF7"/>
     <w:rsid w:val="00E956E4"/>
     <w:rsid w:val="00EA079F"/>
     <w:rsid w:val="00EC4A3D"/>
     <w:rsid w:val="00ED0B7E"/>
     <w:rsid w:val="00ED5375"/>
     <w:rsid w:val="00F25A85"/>
     <w:rsid w:val="00F30532"/>
     <w:rsid w:val="00F9548F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5156,78 +5132,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F897D15D-E51A-498C-AEF1-E77889C63EF9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B50936B3-C167-42AD-9719-E5B96C21ABB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1449</Words>
-  <Characters>8697</Characters>
+  <Words>1447</Words>
+  <Characters>8685</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10126</CharactersWithSpaces>
+  <CharactersWithSpaces>10112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kancelaria</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>